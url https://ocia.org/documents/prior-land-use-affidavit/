--- v0 (2026-05-02)
+++ v1 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33382F12" w14:textId="1FA92432" w:rsidR="0034194D" w:rsidRDefault="0034194D" w:rsidP="0034194D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk530472326"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3AA0F368" wp14:editId="4BA6BE30">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-320040</wp:posOffset>
@@ -171,73 +171,51 @@
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>An FSA or Aerial</w:t>
       </w:r>
       <w:r w:rsidR="00A305FE" w:rsidRPr="00A305FE">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> map must accompany this </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> map must accompany this Affidavit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F92468F" w14:textId="77777777" w:rsidR="00BB2A5E" w:rsidRDefault="00BB2A5E" w:rsidP="0034194D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A9B9D5" w14:textId="77777777" w:rsidR="00BB2A5E" w:rsidRDefault="0034194D" w:rsidP="0034194D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Field identification must correspond with the field map.  List all inputs or soil/crop treatments (fertilizers, insecticides, herbicides, seed treatment, soil builders, etc.) used and include the rate applied per acre. Crop information must include seed variety and source.  If the land was left idle and not farmed, note that. </w:t>
       </w:r>
     </w:p>
@@ -257,226 +235,247 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2A5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">This form will only be accepted by OCIA if it is </w:t>
       </w:r>
       <w:r w:rsidR="00BB2A5E" w:rsidRPr="00BB2A5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">fully </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB2A5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>complete</w:t>
       </w:r>
       <w:r w:rsidR="00BB2A5E" w:rsidRPr="00BB2A5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7C1A837E" w14:textId="77777777" w:rsidR="00BB2A5E" w:rsidRPr="001122C7" w:rsidRDefault="00BB2A5E" w:rsidP="0034194D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20336CB1" w14:textId="77777777" w:rsidR="0034194D" w:rsidRPr="001122C7" w:rsidRDefault="0034194D" w:rsidP="0034194D">
+    <w:p w14:paraId="20336CB1" w14:textId="45FD691E" w:rsidR="0034194D" w:rsidRPr="001122C7" w:rsidRDefault="0034194D" w:rsidP="0034194D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="-180" w:firstLine="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Are any of the crops indicated below genetically modified (GM)? </w:t>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001802BD">
-[...5 lines deleted...]
-      <w:r w:rsidR="001802BD">
+      <w:r w:rsidRPr="001122C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes     </w:t>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001802BD">
-[...5 lines deleted...]
-      <w:r w:rsidR="001802BD">
+      <w:r w:rsidRPr="001122C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No     </w:t>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If yes,</w:t>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> id</w:t>
       </w:r>
       <w:r w:rsidR="00BB2A5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>entify the GM crops on the table</w:t>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> below.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA152D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA152D" w:rsidRPr="00242626">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For COR</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA152D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, also indicate the date on which the growth of the crop was terminated (e.g., by harvest, tillage, etc).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDD75C6" w14:textId="77777777" w:rsidR="0034194D" w:rsidRPr="001122C7" w:rsidRDefault="0034194D" w:rsidP="0034194D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="-180" w:firstLine="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFC24F8" w14:textId="77777777" w:rsidR="00BB2A5E" w:rsidRDefault="0034194D" w:rsidP="00BB2A5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -485,158 +484,142 @@
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001802BD">
-[...5 lines deleted...]
-      <w:r w:rsidR="001802BD">
+      <w:r w:rsidRPr="001122C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes     </w:t>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001802BD">
-[...5 lines deleted...]
-      <w:r w:rsidR="001802BD">
+      <w:r w:rsidRPr="001122C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No     </w:t>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If yes,</w:t>
       </w:r>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> seed treatments must be indicated below along with </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> seed treatments must be indicated below along with seed </w:t>
       </w:r>
       <w:r w:rsidR="00BB2A5E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D22F144" w14:textId="77777777" w:rsidR="0034194D" w:rsidRPr="001122C7" w:rsidRDefault="00BB2A5E" w:rsidP="00BB2A5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
@@ -2298,51 +2281,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F341009" w14:textId="3A810523" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="66"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attestation of Material Use: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B57FA32" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="66"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">► </w:t>
       </w:r>
@@ -2360,71 +2342,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all materials used </w:t>
       </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:r w:rsidR="00BB2A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ring </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> you have indicated</w:t>
+        <w:t>ring time period you have indicated</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19260A3C" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2458,247 +2420,204 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00BB2A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>materials applied</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> during the relevant time period, including, but not limited </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> during the relevant time period, including, but not limited to:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> fertilizers, pest or disease control materials, herbicides, compost and manure, seed treatments (including coatings, pelleting materials, and inoculants), adjuvants, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636370DE" w14:textId="77777777" w:rsidR="00BB2A5E" w:rsidRDefault="00BB2A5E" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78EDE304" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">During the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F933A2">
+        <w:t xml:space="preserve">During the time period listed above (excluding dates more than 3 years ago, if applicable), I attest </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>time period</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> listed above (excluding dates more than 3 years ago, if applicable), I attest </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592AFFA5" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="001802BD" w:rsidP="00A765BD">
+    <w:p w14:paraId="592AFFA5" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00B75BB7" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="221023519"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A765BD" w:rsidRPr="00F933A2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A765BD" w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  No materials of any kind were used (including during the current crop cycle, if applicable). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619E4C0F" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="009506D8" w:rsidRDefault="001802BD" w:rsidP="00A765BD">
+    <w:p w14:paraId="619E4C0F" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="009506D8" w:rsidRDefault="00B75BB7" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1572737646"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A765BD" w:rsidRPr="00F933A2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A765BD" w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  All materials used (including during the current crop cycle, if applicable) are listed in the Table of Materials Used on the following </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">  All materials used (including during the current crop cycle, if applicable) are listed in the Table of Materials Used on the following table</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10D8C39A" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="009506D8" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D4B0DA" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3412,77 +3331,59 @@
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>___ Through    _</w:t>
             </w:r>
             <w:r w:rsidR="00CD3FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>________</w:t>
-[...8 lines deleted...]
-              <w:t>_</w:t>
+              <w:t>_________</w:t>
             </w:r>
             <w:r w:rsidR="00CD3FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  until</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> transfer to ____________________________________________________________ on ____________</w:t>
+              <w:t xml:space="preserve">  until transfer to ____________________________________________________________ on ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C432E7" w:rsidRPr="009506D8" w14:paraId="395D9DED" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AAD48F8" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -3641,159 +3542,139 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57805960" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I have this knowledge because:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F18E44" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="001802BD" w:rsidP="00C432E7">
+    <w:p w14:paraId="71F18E44" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00B75BB7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-847240567"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I owned and farmed this </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> I owned and farmed this parcel</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5AEBB11A" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="001802BD" w:rsidP="00C432E7">
+    <w:p w14:paraId="5AEBB11A" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00B75BB7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="528765937"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I rented and farmed this </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> I rented and farmed this parcel</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1EF60997" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="001802BD" w:rsidP="00C432E7">
+    <w:p w14:paraId="1EF60997" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00B75BB7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1527255101"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
@@ -3976,65 +3857,56 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="193B24FB" w14:textId="7D074274" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Title:_</w:t>
-[...7 lines deleted...]
-              <w:t>____________________</w:t>
+              <w:t>Title:_____________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FD72B6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00FD72B6" w:rsidRPr="00FD72B6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -4084,119 +3956,101 @@
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">_     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">                       </w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t>_________________</w:t>
+              <w:t xml:space="preserve"> Phone:__________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C432E7" w:rsidRPr="009506D8" w14:paraId="6BDD581F" w14:textId="77777777" w:rsidTr="00C72DAC">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3573D625" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37EB20BC" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Email:_</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
@@ -4225,167 +4079,171 @@
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="258A851D" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E217A15" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Signature:_</w:t>
-[...8 lines deleted...]
-        <w:t>___________________________________                            Date:________________________</w:t>
+        <w:t>Signature:____________________________________                            Date:________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75555B95" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A748CE" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7"/>
     <w:sectPr w:rsidR="00C432E7" w:rsidSect="00874F04">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1080" w:right="720" w:bottom="1080" w:left="720" w:header="720" w:footer="771" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2746DD60" w14:textId="77777777" w:rsidR="00AC1D0F" w:rsidRDefault="00444DB4">
+    <w:p w14:paraId="121F1DDA" w14:textId="77777777" w:rsidR="00B75BB7" w:rsidRDefault="00B75BB7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06E77001" w14:textId="77777777" w:rsidR="00AC1D0F" w:rsidRDefault="00444DB4">
+    <w:p w14:paraId="0C4CE495" w14:textId="77777777" w:rsidR="00B75BB7" w:rsidRDefault="00B75BB7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32073CAC" w14:textId="74714174" w:rsidR="00F55BA7" w:rsidRDefault="00C432E7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32073CAC" w14:textId="7090290A" w:rsidR="00F55BA7" w:rsidRDefault="00C432E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -4393,56 +4251,56 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SUBJECT  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">EN-NQ-F-001, Revision </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="008F0494">
+    <w:r w:rsidR="00784EED">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>I</w:t>
+      <w:t>J</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Prior Land Use Affidavit</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
@@ -4514,142 +4372,170 @@
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BB2A5E">
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5AAF6A86" w14:textId="47B0E272" w:rsidR="00F55BA7" w:rsidRDefault="00C432E7">
+  <w:p w14:paraId="5AAF6A86" w14:textId="0C6E3D7D" w:rsidR="00F55BA7" w:rsidRDefault="00C432E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective Date:  </w:t>
     </w:r>
     <w:r w:rsidR="008F0494">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> December 20</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00784EED">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>June</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 20</w:t>
     </w:r>
     <w:r w:rsidR="00F55BA7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00784EED">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>© 20</w:t>
     </w:r>
     <w:r w:rsidR="00F55BA7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00784EED">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> by OCIA International, Inc.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DF619AC" w14:textId="77777777" w:rsidR="00AC1D0F" w:rsidRDefault="00444DB4">
+    <w:p w14:paraId="43A73C7A" w14:textId="77777777" w:rsidR="00B75BB7" w:rsidRDefault="00B75BB7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FBE57C7" w14:textId="77777777" w:rsidR="00AC1D0F" w:rsidRDefault="00444DB4">
+    <w:p w14:paraId="6EB7C4AD" w14:textId="77777777" w:rsidR="00B75BB7" w:rsidRDefault="00B75BB7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="220862F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C49990BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -4664,123 +4550,134 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1033381240">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="khXyQ12PjNihsC8AkdxAQHRhVhS8uStPkm8ZAJa4cAD6Son/hEhouA4AP1DK7qNjaDzIguG9YyCRW+dEW0d5wQ==" w:salt="JQ5ofEHD1YBw6YYrBgyzvw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="u5OrUjNksfOzzvYJ3BdxhBroLxpAC/gZMcjEwxTizhAmJtFOKIi6i93PKHiiwOGnhPfRcG5ZqGqIsizAzIhjpQ==" w:salt="Z+LdUcQPfT3byP3qVh0cxw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034194D"/>
+    <w:rsid w:val="000A6B41"/>
     <w:rsid w:val="001122C7"/>
+    <w:rsid w:val="00121050"/>
+    <w:rsid w:val="00146CBF"/>
     <w:rsid w:val="001802BD"/>
+    <w:rsid w:val="00242626"/>
     <w:rsid w:val="002D2A6B"/>
     <w:rsid w:val="0034194D"/>
     <w:rsid w:val="00444DB4"/>
     <w:rsid w:val="005D522B"/>
+    <w:rsid w:val="00784EED"/>
     <w:rsid w:val="008F0494"/>
+    <w:rsid w:val="00952AEC"/>
     <w:rsid w:val="00A305FE"/>
     <w:rsid w:val="00A765BD"/>
+    <w:rsid w:val="00AA152D"/>
     <w:rsid w:val="00AC1D0F"/>
     <w:rsid w:val="00AE5944"/>
     <w:rsid w:val="00AE7D3C"/>
+    <w:rsid w:val="00B40C7D"/>
+    <w:rsid w:val="00B75BB7"/>
     <w:rsid w:val="00BB2A5E"/>
     <w:rsid w:val="00C432E7"/>
     <w:rsid w:val="00CD3FF4"/>
+    <w:rsid w:val="00EC7725"/>
+    <w:rsid w:val="00ED23C6"/>
     <w:rsid w:val="00F55BA7"/>
+    <w:rsid w:val="00FA7C7B"/>
     <w:rsid w:val="00FD72B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1AECF29B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8C26089D-DF50-4CAA-81FE-E61D869DDA62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5325,51 +5222,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F55BA7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F55BA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5601,69 +5498,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>615</Words>
-  <Characters>3509</Characters>
+  <Words>632</Words>
+  <Characters>3605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4116</CharactersWithSpaces>
+  <CharactersWithSpaces>4229</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andy Witkowski</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>