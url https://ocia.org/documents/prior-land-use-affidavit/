--- v1 (2026-05-23)
+++ v2 (2026-09-03)
@@ -127,51 +127,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E737F46" w14:textId="77777777" w:rsidR="0034194D" w:rsidRDefault="00A765BD" w:rsidP="0034194D">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk530472339"/>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions: </w:t>
       </w:r>
       <w:r w:rsidR="0034194D" w:rsidRPr="001122C7">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This declaration may be used by all applicants who have farmed their land for less than 3 years prior to applying for certification.  Use it whenever you purchase or rent land from another landowner.  It is essential that the field histories be filled out completely.  </w:t>
+        <w:t xml:space="preserve">This declaration may be used by all applicants who have farmed their land for less than 3 years prior to applying for certification.  Use it whenever you purchase or rent land from another landowner.  It is essential that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0034194D" w:rsidRPr="001122C7">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the field</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0034194D" w:rsidRPr="001122C7">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> histories be filled out completely.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE6953F" w14:textId="77777777" w:rsidR="00BB2A5E" w:rsidRDefault="00BB2A5E" w:rsidP="00A305FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BF84C42" w14:textId="77777777" w:rsidR="00A305FE" w:rsidRPr="00A305FE" w:rsidRDefault="00BB2A5E" w:rsidP="00A305FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -431,51 +449,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> below.</w:t>
       </w:r>
       <w:r w:rsidR="00AA152D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA152D" w:rsidRPr="00242626">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For COR</w:t>
       </w:r>
       <w:r w:rsidR="00AA152D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, also indicate the date on which the growth of the crop was terminated (e.g., by harvest, tillage, etc).</w:t>
+        <w:t xml:space="preserve">, also indicate the date on which the growth of the crop was terminated (e.g., by harvest, tillage, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA152D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA152D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDD75C6" w14:textId="77777777" w:rsidR="0034194D" w:rsidRPr="001122C7" w:rsidRDefault="0034194D" w:rsidP="0034194D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="-180" w:firstLine="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFC24F8" w14:textId="77777777" w:rsidR="00BB2A5E" w:rsidRDefault="0034194D" w:rsidP="00BB2A5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001122C7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -686,87 +720,87 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36599B12" w14:textId="77777777" w:rsidR="00A305FE" w:rsidRDefault="00A305FE" w:rsidP="00A765BD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A305FE" w14:paraId="3E7EACEF" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="00A305FE" w14:paraId="3E7EACEF" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35983DD4" w14:textId="77777777" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00C72DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2069" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C88B5E0" w14:textId="77777777" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00444DB4">
+          <w:p w14:paraId="2C88B5E0" w14:textId="33F991F6" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00444DB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:softHyphen/>
@@ -811,145 +845,513 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13B60D46" w14:textId="77777777" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00444DB4">
+          <w:p w14:paraId="13B60D46" w14:textId="66A0E77F" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00444DB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year:</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A27E110" w14:textId="77777777" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00444DB4">
+          <w:p w14:paraId="4A27E110" w14:textId="3DDA17F2" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00444DB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year:</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F20A36" w14:textId="77777777" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00444DB4">
+          <w:p w14:paraId="76F20A36" w14:textId="4F8299EE" w:rsidR="00A305FE" w:rsidRPr="00874F04" w:rsidRDefault="00A305FE" w:rsidP="00444DB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Year:</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FF4" w14:paraId="1D2E1932" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="00CD3FF4" w14:paraId="1D2E1932" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="626"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CBD1548" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRPr="00874F04" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -973,82 +1375,82 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CE63770" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRPr="00874F04" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Other Field Name or ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46E973B7" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRPr="00874F04" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874F04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No. of Acres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05091DE2" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRPr="00874F04" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874F04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Crop</w:t>
@@ -1059,1231 +1461,5447 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (includ</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB71A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00874F04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> seed variety, source, and treatments. e.g. Pioneer Corn P7202AM with PPST250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49CC17E1" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRPr="00874F04" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874F04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Crop</w:t>
             </w:r>
             <w:r w:rsidRPr="00B56EBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (include seed variety, source, and treatments. e.g. Pioneer Corn P7202AM with PPST250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35BCF618" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRPr="00874F04" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874F04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Crop</w:t>
             </w:r>
             <w:r w:rsidRPr="00B56EBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (include seed variety, source, and treatments. e.g. Pioneer Corn P7202AM with PPST250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D39CB04" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRPr="00874F04" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00874F04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Crop</w:t>
             </w:r>
             <w:r w:rsidRPr="00B56EBB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (include seed variety, source, and treatments. e.g. Pioneer Corn P7202AM with PPST250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FF4" w14:paraId="7209F751" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="00CD3FF4" w14:paraId="7209F751" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C89443F" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="0C89443F" w14:textId="057F5C62" w:rsidR="00CD3FF4" w:rsidRDefault="005E11FD" w:rsidP="00C72DAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text11"/>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="090BD764" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="090BD764" w14:textId="6A2A6E4E" w:rsidR="00CD3FF4" w:rsidRDefault="005E11FD" w:rsidP="00C72DAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2652DB24" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="2652DB24" w14:textId="73A6D1B4" w:rsidR="00CD3FF4" w:rsidRDefault="005E11FD" w:rsidP="00C72DAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53ADB650" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="53ADB650" w14:textId="2882D10E" w:rsidR="00CD3FF4" w:rsidRDefault="005E11FD" w:rsidP="00C72DAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A380AC8" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="4A380AC8" w14:textId="7D813347" w:rsidR="00CD3FF4" w:rsidRDefault="005E11FD" w:rsidP="00C72DAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63026DD3" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="63026DD3" w14:textId="1A21D021" w:rsidR="00CD3FF4" w:rsidRDefault="005E11FD" w:rsidP="00C72DAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F3C2951" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="6F3C2951" w14:textId="697A962E" w:rsidR="00CD3FF4" w:rsidRDefault="005E11FD" w:rsidP="00C72DAC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FF4" w14:paraId="1BDC6E89" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="005E11FD" w14:paraId="1BDC6E89" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0361D80A" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="0361D80A" w14:textId="0F7FB4C8" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BA9A39D" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="5BA9A39D" w14:textId="31471E72" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15F6AFC7" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="15F6AFC7" w14:textId="1067C153" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33C234CB" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="33C234CB" w14:textId="777052AF" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C701EDF" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="3C701EDF" w14:textId="2B20F2FF" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="345D23A9" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="345D23A9" w14:textId="2A16D803" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="742DCB48" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="742DCB48" w14:textId="4969A77B" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FF4" w14:paraId="25C51896" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="005E11FD" w14:paraId="25C51896" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72894E77" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="72894E77" w14:textId="754B02F4" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18941D20" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="18941D20" w14:textId="59BD52B6" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="052E0BB4" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="052E0BB4" w14:textId="4F1AE490" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="528398E9" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="528398E9" w14:textId="55BF36FC" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D8DF60B" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="1D8DF60B" w14:textId="23AD571D" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A24BDD7" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="6A24BDD7" w14:textId="4BF3A6C9" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E93C3A3" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="1E93C3A3" w14:textId="5D525026" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FF4" w14:paraId="21083DC0" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="005E11FD" w14:paraId="21083DC0" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="154CFA34" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="154CFA34" w14:textId="39D9A78F" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="452749D9" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="452749D9" w14:textId="6DFDE60C" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F48E313" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="0F48E313" w14:textId="406F570A" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A3C1030" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="7A3C1030" w14:textId="0A6AFE11" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D45FBCB" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="6D45FBCB" w14:textId="45A18713" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30D98C6A" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="30D98C6A" w14:textId="60C7C6E2" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24EC871E" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="24EC871E" w14:textId="6B25A3EA" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FF4" w14:paraId="1832E92D" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="005E11FD" w14:paraId="1832E92D" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5435BCE6" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="5435BCE6" w14:textId="1E0E43B8" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C9CAEB4" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="2C9CAEB4" w14:textId="24489920" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11E6FF7E" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="11E6FF7E" w14:textId="10272BB5" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E43EEA" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="65E43EEA" w14:textId="49C47261" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="004E956B" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="004E956B" w14:textId="1064D2DA" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61C6C764" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="61C6C764" w14:textId="06F99FFC" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21DC36E6" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="21DC36E6" w14:textId="317B2F29" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FF4" w14:paraId="3FDB8F8A" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="005E11FD" w14:paraId="3FDB8F8A" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74283218" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="74283218" w14:textId="5DCCFC9A" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4516BF40" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="4516BF40" w14:textId="1C038F71" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14B3CFE5" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="14B3CFE5" w14:textId="4FA2A051" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="513B4F45" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="513B4F45" w14:textId="2CED1B18" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B5CE40E" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="6B5CE40E" w14:textId="1F352F21" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65A5CCB1" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="65A5CCB1" w14:textId="565DBC6F" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24AA99D0" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="24AA99D0" w14:textId="6512D80C" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD3FF4" w14:paraId="3B9E9E84" w14:textId="77777777" w:rsidTr="00A305FE">
+      <w:tr w:rsidR="005E11FD" w14:paraId="3B9E9E84" w14:textId="77777777" w:rsidTr="005E11FD">
         <w:trPr>
           <w:trHeight w:val="175"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="651E65D7" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="651E65D7" w14:textId="1EF72984" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A35D899" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="5A35D899" w14:textId="0B0068AD" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EC34A36" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="5EC34A36" w14:textId="29BC5F69" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2073" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0502D14A" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="0502D14A" w14:textId="3AA4F937" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2342" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5823A4ED" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="5823A4ED" w14:textId="65F9840D" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2427" w:type="dxa"/>
+            <w:tcW w:w="2426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A7AF5E8" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="6A7AF5E8" w14:textId="304BD518" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A38AF02" w14:textId="77777777" w:rsidR="00CD3FF4" w:rsidRDefault="00CD3FF4" w:rsidP="00C72DAC">
+          <w:p w14:paraId="0A38AF02" w14:textId="683AC28C" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02AEDDDE" w14:textId="77777777" w:rsidR="00F55BA7" w:rsidRPr="00FD72B6" w:rsidRDefault="00F55BA7" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="66"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F341009" w14:textId="3A810523" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2304,89 +6922,110 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Attestation of Material Use: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B57FA32" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="66"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">► </w:t>
       </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Complete this section to attest to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all materials used </w:t>
       </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
       <w:r w:rsidR="00BB2A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ring time period you have indicated</w:t>
+        <w:t xml:space="preserve">ring </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB2A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB2A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you have indicated</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19260A3C" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2420,162 +7059,215 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00BB2A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>materials applied</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> during the relevant time period, including, but not limited to:</w:t>
+        <w:t xml:space="preserve"> during the relevant </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F933A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F933A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including, but not limited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F933A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> fertilizers, pest or disease control materials, herbicides, compost and manure, seed treatments (including coatings, pelleting materials, and inoculants), adjuvants, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636370DE" w14:textId="77777777" w:rsidR="00BB2A5E" w:rsidRDefault="00BB2A5E" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78EDE304" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A765BD" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">During the time period listed above (excluding dates more than 3 years ago, if applicable), I attest </w:t>
+        <w:t xml:space="preserve">During the </w:t>
       </w:r>
-      <w:r w:rsidR="00BB2A5E">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
+        <w:t>time period</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> listed above (excluding dates more than 3 years ago, if applicable), I attest </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592AFFA5" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00B75BB7" w:rsidP="00A765BD">
+    <w:p w14:paraId="592AFFA5" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="00F933A2" w:rsidRDefault="00A30761" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="221023519"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A765BD" w:rsidRPr="00F933A2">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A765BD" w:rsidRPr="00F933A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  No materials of any kind were used (including during the current crop cycle, if applicable). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619E4C0F" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="009506D8" w:rsidRDefault="00B75BB7" w:rsidP="00A765BD">
+    <w:p w14:paraId="619E4C0F" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRPr="009506D8" w:rsidRDefault="00A30761" w:rsidP="00A765BD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1572737646"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A765BD" w:rsidRPr="00F933A2">
@@ -2755,502 +7447,2911 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="0954AB5A" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Application Date(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A765BD" w14:paraId="476C7EF3" w14:textId="77777777" w:rsidTr="00CD3FF4">
+      <w:tr w:rsidR="005E11FD" w14:paraId="476C7EF3" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42DA4C5C" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="42DA4C5C" w14:textId="049DC927" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB050A5" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="4BB050A5" w14:textId="098E1DC2" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4612A102" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="4612A102" w14:textId="40A2A72D" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B7A61D" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="53B7A61D" w14:textId="328AA71D" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A765BD" w14:paraId="6CC13687" w14:textId="77777777" w:rsidTr="00CD3FF4">
+      <w:tr w:rsidR="005E11FD" w14:paraId="6CC13687" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="284F1701" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="284F1701" w14:textId="343A9F08" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D325C53" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="7D325C53" w14:textId="2C184F41" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="100CC9A0" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="100CC9A0" w14:textId="3AF44D61" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559FC123" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="559FC123" w14:textId="0C39E312" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A765BD" w14:paraId="14908774" w14:textId="77777777" w:rsidTr="00CD3FF4">
+      <w:tr w:rsidR="005E11FD" w14:paraId="14908774" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B55B894" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="4B55B894" w14:textId="47F3C2C8" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3296D005" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="3296D005" w14:textId="3BA537CC" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB729E1" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="5EB729E1" w14:textId="49494885" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33CE8351" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="33CE8351" w14:textId="23C8F3B8" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A765BD" w14:paraId="42008DF6" w14:textId="77777777" w:rsidTr="00CD3FF4">
+      <w:tr w:rsidR="005E11FD" w14:paraId="42008DF6" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07A93C7E" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="07A93C7E" w14:textId="6D845A6E" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02826EF7" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="02826EF7" w14:textId="4C5A5604" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60E7AE41" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="60E7AE41" w14:textId="1B6FFEB2" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3314DA1E" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="3314DA1E" w14:textId="6F3AACF0" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00656174">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A765BD" w14:paraId="50626EF4" w14:textId="77777777" w:rsidTr="00CD3FF4">
+      <w:tr w:rsidR="005E11FD" w14:paraId="50626EF4" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A52E0C6" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="2A52E0C6" w14:textId="25C4B45A" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4885CD91" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="4885CD91" w14:textId="6AB415FC" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="502C1203" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="502C1203" w14:textId="02DEF34F" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45BBCADE" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="45BBCADE" w14:textId="5D5B4699" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A765BD" w14:paraId="71ABF682" w14:textId="77777777" w:rsidTr="00CD3FF4">
+      <w:tr w:rsidR="005E11FD" w14:paraId="71ABF682" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B476B58" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="6B476B58" w14:textId="0647BA2A" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEDED9B" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="2DEDED9B" w14:textId="19BC5744" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC116AC" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="1BC116AC" w14:textId="3E28CEDA" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598F8346" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="598F8346" w14:textId="11B03B7E" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A765BD" w14:paraId="5E9F607B" w14:textId="77777777" w:rsidTr="00CD3FF4">
+      <w:tr w:rsidR="005E11FD" w14:paraId="5E9F607B" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="1281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1CD083" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="6D1CD083" w14:textId="08BD8C17" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05781207" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="05781207" w14:textId="696C82B3" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3463" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A584153" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="6A584153" w14:textId="3E946108" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CF027D" w14:textId="77777777" w:rsidR="00A765BD" w:rsidRDefault="00A765BD" w:rsidP="00C72DAC">
+          <w:p w14:paraId="56CF027D" w14:textId="30E7176F" w:rsidR="005E11FD" w:rsidRDefault="005E11FD" w:rsidP="005E11FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23453E2E" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="326F28FA" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -3284,106 +10385,466 @@
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1942"/>
         <w:gridCol w:w="11846"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C432E7" w:rsidRPr="009506D8" w14:paraId="1E6B6FD0" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13788" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6D83D67C" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75C840D0" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
+          <w:p w14:paraId="75C840D0" w14:textId="0D0864D6" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>_______</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CD3FF4">
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>__</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009506D8">
+              <w:t>___Through    _</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD3FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>___ Through    _</w:t>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00CD3FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>__</w:t>
+              <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>_________</w:t>
+              <w:t>___</w:t>
             </w:r>
             <w:r w:rsidR="00CD3FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  until transfer to ____________________________________________________________ on ____________</w:t>
+              <w:t xml:space="preserve"> until transfer to ___</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00CD3FF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________________________ on _</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00CD3FF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C432E7" w:rsidRPr="009506D8" w14:paraId="395D9DED" w14:textId="77777777" w:rsidTr="00CD3FF4">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AAD48F8" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -3542,180 +11003,274 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="57805960" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I have this knowledge because:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F18E44" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00B75BB7" w:rsidP="00C432E7">
+    <w:p w14:paraId="71F18E44" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00A30761" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-847240567"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> I owned and farmed this parcel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEBB11A" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00B75BB7" w:rsidP="00C432E7">
+    <w:p w14:paraId="5AEBB11A" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00A30761" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="528765937"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> I rented and farmed this parcel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF60997" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00B75BB7" w:rsidP="00C432E7">
+    <w:p w14:paraId="1EF60997" w14:textId="541D722C" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00A30761" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1527255101"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Other: _______________________________________________________</w:t>
+        <w:t xml:space="preserve"> Other: __</w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C432E7" w:rsidRPr="009506D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDAA2D8" w14:textId="77777777" w:rsidR="00AE7D3C" w:rsidRDefault="00AE7D3C"/>
     <w:p w14:paraId="61A63320" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7"/>
     <w:p w14:paraId="400439BA" w14:textId="5AA7DA5E" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009506D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I attest that the informati</w:t>
       </w:r>
@@ -3814,249 +11369,758 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10368" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5508"/>
         <w:gridCol w:w="4860"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C432E7" w:rsidRPr="009506D8" w14:paraId="0D067945" w14:textId="77777777" w:rsidTr="00C72DAC">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD785F6" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
+          <w:p w14:paraId="5AD785F6" w14:textId="466575CB" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Name (Print): _____________________________</w:t>
+              <w:t>Name (Print): __</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009506D8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193B24FB" w14:textId="7D074274" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
+          <w:p w14:paraId="193B24FB" w14:textId="2CCEE25B" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Title:_____________________</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Title:__</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>___</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009506D8">
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD72B6">
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD72B6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00FD72B6" w:rsidRPr="00FD72B6">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (continued on next page)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FD72B6" w:rsidRPr="00FD72B6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>continued on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FD72B6" w:rsidRPr="00FD72B6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> next page)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C432E7" w:rsidRPr="009506D8" w14:paraId="043662AA" w14:textId="77777777" w:rsidTr="00C72DAC">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10368" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4C66F580" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24E51A80" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
+          <w:p w14:paraId="24E51A80" w14:textId="61A89F24" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Company: ______________________________</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Company: __</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>____</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009506D8">
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">_     </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>____</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">                       </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009506D8">
+              <w:t xml:space="preserve">_     </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Phone:__________________</w:t>
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009506D8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Phone:__</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009506D8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C432E7" w:rsidRPr="009506D8" w14:paraId="6BDD581F" w14:textId="77777777" w:rsidTr="00C72DAC">
         <w:trPr>
           <w:trHeight w:val="84"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3573D625" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37EB20BC" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
+          <w:p w14:paraId="37EB20BC" w14:textId="6536EA5B" w:rsidR="00C432E7" w:rsidRPr="009506D8" w:rsidRDefault="00C432E7" w:rsidP="00C72DAC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Email:_</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>_____</w:t>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">___                                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4070,143 +12134,252 @@
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009506D8">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="258A851D" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E217A15" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
+    <w:p w14:paraId="4E217A15" w14:textId="0789DFC0" w:rsidR="00C432E7" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Signature:____________________________________                            Date:________________________</w:t>
+        <w:t>Signature:____________________________________                            Date:___</w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="005E11FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="00F047A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E11FD" w:rsidRPr="003213BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75555B95" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7" w:rsidP="00C432E7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A748CE" w14:textId="77777777" w:rsidR="00C432E7" w:rsidRDefault="00C432E7"/>
     <w:sectPr w:rsidR="00C432E7" w:rsidSect="00874F04">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1080" w:right="720" w:bottom="1080" w:left="720" w:header="720" w:footer="771" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="121F1DDA" w14:textId="77777777" w:rsidR="00B75BB7" w:rsidRDefault="00B75BB7">
+    <w:p w14:paraId="45B23808" w14:textId="77777777" w:rsidR="00A30761" w:rsidRDefault="00A30761">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C4CE495" w14:textId="77777777" w:rsidR="00B75BB7" w:rsidRDefault="00B75BB7">
+    <w:p w14:paraId="1B79AC3B" w14:textId="77777777" w:rsidR="00A30761" w:rsidRDefault="00A30761">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -4474,58 +12647,58 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00784EED">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> by OCIA International, Inc.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43A73C7A" w14:textId="77777777" w:rsidR="00B75BB7" w:rsidRDefault="00B75BB7">
+    <w:p w14:paraId="380B7F8E" w14:textId="77777777" w:rsidR="00A30761" w:rsidRDefault="00A30761">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EB7C4AD" w14:textId="77777777" w:rsidR="00B75BB7" w:rsidRDefault="00B75BB7">
+    <w:p w14:paraId="428F852C" w14:textId="77777777" w:rsidR="00A30761" w:rsidRDefault="00A30761">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="220862F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C49990BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -4552,85 +12725,90 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1033381240">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="u5OrUjNksfOzzvYJ3BdxhBroLxpAC/gZMcjEwxTizhAmJtFOKIi6i93PKHiiwOGnhPfRcG5ZqGqIsizAzIhjpQ==" w:salt="Z+LdUcQPfT3byP3qVh0cxw=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pVZryRzF92AhLIDqwB4S+ud9Ekd+hpO2IT+W3DOTOTgSeqkfR8hBPHZCMu/fSZo1O+/5KsoAI4lWcVYWGA72OA==" w:salt="N9w0yrdkykZ00v3U62DRKA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0034194D"/>
+    <w:rsid w:val="00036815"/>
     <w:rsid w:val="000A6B41"/>
     <w:rsid w:val="001122C7"/>
     <w:rsid w:val="00121050"/>
     <w:rsid w:val="00146CBF"/>
     <w:rsid w:val="001802BD"/>
     <w:rsid w:val="00242626"/>
     <w:rsid w:val="002D2A6B"/>
     <w:rsid w:val="0034194D"/>
+    <w:rsid w:val="003F5372"/>
     <w:rsid w:val="00444DB4"/>
     <w:rsid w:val="005D522B"/>
+    <w:rsid w:val="005E11FD"/>
     <w:rsid w:val="00784EED"/>
     <w:rsid w:val="008F0494"/>
     <w:rsid w:val="00952AEC"/>
     <w:rsid w:val="00A305FE"/>
+    <w:rsid w:val="00A30761"/>
     <w:rsid w:val="00A765BD"/>
     <w:rsid w:val="00AA152D"/>
     <w:rsid w:val="00AC1D0F"/>
     <w:rsid w:val="00AE5944"/>
     <w:rsid w:val="00AE7D3C"/>
     <w:rsid w:val="00B40C7D"/>
     <w:rsid w:val="00B75BB7"/>
     <w:rsid w:val="00BB2A5E"/>
     <w:rsid w:val="00C432E7"/>
     <w:rsid w:val="00CD3FF4"/>
     <w:rsid w:val="00EC7725"/>
     <w:rsid w:val="00ED23C6"/>
     <w:rsid w:val="00F55BA7"/>
     <w:rsid w:val="00FA7C7B"/>
     <w:rsid w:val="00FD72B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -5498,69 +13676,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>632</Words>
-  <Characters>3605</Characters>
+  <Words>888</Words>
+  <Characters>5064</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4229</CharactersWithSpaces>
+  <CharactersWithSpaces>5941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andy Witkowski</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>